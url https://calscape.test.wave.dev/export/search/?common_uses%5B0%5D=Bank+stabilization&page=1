--- v1 (2026-03-24)
+++ v2 (2026-06-10)
@@ -133,51 +133,51 @@
         <is>
           <t>Bank stabilization Native To California</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:2" customHeight="0">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Link Url</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>https://calscape.test.wave.dev/search?common_uses%5B0%5D=Bank%20stabilization&amp;page=1</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:2" customHeight="0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Link Qr</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>https://calscape.test.wave.dev/qrcode/1774340537</t>
+          <t>https://calscape.test.wave.dev/qrcode/1781090102</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:50" customHeight="0">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Botanical Name</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Common Name</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Butterflies and Moths Supported</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Attracts Wildlife</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
@@ -33487,51 +33487,51 @@
           <t>20 ft</t>
         </is>
       </c>
       <c r="I210" s="4" t="inlineStr">
         <is>
           <t>Fast, Moderate</t>
         </is>
       </c>
       <c r="J210" s="4" t="inlineStr">
         <is>
           <t>Evergreen</t>
         </is>
       </c>
       <c r="K210" s="4" t="inlineStr">
         <is>
           <t>Yellow</t>
         </is>
       </c>
       <c r="L210" s="4" t="inlineStr">
         <is>
           <t>Summer</t>
         </is>
       </c>
       <c r="N210" s="4" t="inlineStr">
         <is>
-          <t>Partial Shade, Full Sun</t>
+          <t>Full Sun, Partial Shade</t>
         </is>
       </c>
       <c r="O210" s="4" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="P210" s="4" t="inlineStr">
         <is>
           <t>Low, Moderate</t>
         </is>
       </c>
       <c r="Q210" s="4" t="inlineStr">
         <is>
           <t>Max 1x / week once established</t>
         </is>
       </c>
       <c r="R210" s="4" t="inlineStr">
         <is>
           <t>Easy</t>
         </is>
       </c>
       <c r="T210" s="4" t="inlineStr">
         <is>
           <t>&lt;p&gt;Use with trees such as Firs (&lt;a href="/search/?plant=Abies%20(Genus)"&gt;Abies spp.&lt;/a&gt;), Coast Redwood (Sequoia sempervirens), Pines (&lt;a href="/search/?plant=Pinus%20(Genus)"&gt;Pinus spp.&lt;/a&gt;), and Spruce (&lt;a href="/search/?plant=Picea%20(Genus)"&gt;Picea spp.&lt;/a&gt;), or with shrubs such as Manzanita (&lt;a href="/search/?plant=Arctostaphylos%20(Genus)"&gt;Arctostaphylos spp.&lt;/a&gt;), &lt;a href="/search/?plant=Ceanothus%20(Genus)"&gt;Ceanothus spp.&lt;/a&gt;, Coffeeberry (&lt;a href="/search/?plant=Frangula%20(Genus)"&gt;Frangula spp.&lt;/a&gt;), and Coast Silktassel (Garrya elliptica).&lt;/p&gt;</t>
@@ -33712,50 +33712,55 @@
       </c>
       <c r="R211" s="4" t="inlineStr">
         <is>
           <t>Easy</t>
         </is>
       </c>
       <c r="U211" s="4" t="inlineStr">
         <is>
           <t>Bank stabilization, Lawn alternative</t>
         </is>
       </c>
       <c r="V211" s="4" t="inlineStr">
         <is>
           <t>Chaparral, Grassland, Woodland</t>
         </is>
       </c>
       <c r="AH211" s="4">
         <v>0</v>
       </c>
       <c r="AI211" s="4">
         <v>0</v>
       </c>
       <c r="AU211" s="4" t="inlineStr">
         <is>
           <t>N</t>
+        </is>
+      </c>
+      <c r="AV211" s="4" t="inlineStr">
+        <is>
+          <t>https://ucjeps.berkeley.edu/eflora/eflora_display.php?tid=34079</t>
         </is>
       </c>
       <c r="AW211" s="4" t="inlineStr">
         <is>
           <t>https://calscape.test.wave.dev/muhlenbergia-emersleyi-bull-grass</t>
         </is>
       </c>
       <c r="AX211" s="4" t="inlineStr">
         <is>
           <t>https://calscape.test.wave.dev/storage/app/media/qr/muhlenbergia-emersleyi-bull-grass.png</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:50" customHeight="0">
       <c r="A212" s="4" t="inlineStr">
         <is>
           <t>Muhlenbergia rigens</t>
         </is>
       </c>
       <c r="B212" s="4" t="inlineStr">
         <is>
           <t>Deergrass</t>
         </is>
       </c>
       <c r="C212" s="4">