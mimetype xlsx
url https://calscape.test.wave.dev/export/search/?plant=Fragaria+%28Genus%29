--- v1 (2026-03-25)
+++ v2 (2026-06-10)
@@ -133,51 +133,51 @@
         <is>
           <t>Fragaria (Genus) Native To California</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:2" customHeight="0">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Link Url</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>https://calscape.test.wave.dev/search?plant=Fragaria%20%28Genus%29</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:2" customHeight="0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Link Qr</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>https://calscape.test.wave.dev/qrcode/1774400511</t>
+          <t>https://calscape.test.wave.dev/qrcode/1781094639</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:50" customHeight="0">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Botanical Name</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Common Name</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Butterflies and Moths Supported</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Attracts Wildlife</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
@@ -1350,147 +1350,147 @@
           <t>Bats, Birds, Butterflies, Caterpillars</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>Perennial herb</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>1 - 12 in</t>
         </is>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <t>3 ft</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
           <t>White</t>
         </is>
       </c>
       <c r="L13" s="4" t="inlineStr">
         <is>
-          <t>Winter, Spring</t>
+          <t>Spring, Winter</t>
         </is>
       </c>
       <c r="N13" s="4" t="inlineStr">
         <is>
-          <t>Deep Shade, Full Sun, Partial Shade</t>
+          <t>Full Sun, Partial Shade, Deep Shade</t>
         </is>
       </c>
       <c r="O13" s="4" t="inlineStr">
         <is>
-          <t>Slow, Medium</t>
+          <t>Medium, Slow</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>Moderate</t>
         </is>
       </c>
       <c r="Q13" s="4" t="inlineStr">
         <is>
           <t>Max 3x / month once established</t>
         </is>
       </c>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>Easy</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Use with woodland trees, shrubs and herbs such as False Indigo (Amorpha californica), Manzanita (&lt;a href="/search/?plant=Arctostaphylos%20(Genus)"&gt;Arctostaphylos spp.&lt;/a&gt;), Incense Cedar (Calocedrus decurrens), Mariposa Lily (&lt;a href="/search/?plant=Calochortus%20(Genus)"&gt;Calochortus spp.&lt;/a&gt;), &lt;a href="/search/?plant=Ceanothus%20(Genus)"&gt;Ceanothus spp.&lt;/a&gt;, Fleabane (&lt;a href="/search/?plant=Erigeron%20(Genus)"&gt;Erigeron spp.&lt;/a&gt;), Silk Tassel Bush (&lt;a href="/search/?plant=Garrya%20(Genus)"&gt;Garrya spp.&lt;/a&gt;), Crevice Alumroot (Heuchera micrantha), Ocean Spray (Holodiscus discolor), Leopard Lily (Lilium pardalinum), Tanoak (Notholithocarpus densiflorus), Douglas Fir (Pseudotsuga menziesii), and many others.</t>
+          <t>&lt;p&gt;Use with woodland trees, shrubs and herbs such as False Indigo (Amorpha californica), Manzanita (&lt;a href="/search/?plant=Arctostaphylos%20(Genus)"&gt;Arctostaphylos spp.&lt;/a&gt;), Incense Cedar (Calocedrus decurrens), Mariposa Lily (&lt;a href="/search/?plant=Calochortus%20(Genus)"&gt;Calochortus spp.&lt;/a&gt;), &lt;a href="/search/?plant=Ceanothus%20(Genus)"&gt;Ceanothus spp.&lt;/a&gt;, Fleabane (&lt;a href="/search/?plant=Erigeron%20(Genus)"&gt;Erigeron spp.&lt;/a&gt;), Silk Tassel Bush (&lt;a href="/search/?plant=Garrya%20(Genus)"&gt;Garrya spp.&lt;/a&gt;), Crevice Alumroot (Heuchera micrantha), Ocean Spray (Holodiscus discolor), Leopard Lily (Lilium pardalinum), Tanoak (Notholithocarpus densiflorus), Douglas Fir (Pseudotsuga menziesii), and many others.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="U13" s="4" t="inlineStr">
         <is>
           <t>Containers, Deer resistant, Groundcover, Lawn alternative</t>
         </is>
       </c>
       <c r="V13" s="4" t="inlineStr">
         <is>
           <t>Chaparral, Forest</t>
         </is>
       </c>
       <c r="W13" s="4" t="inlineStr">
         <is>
           <t>Chaparral, Closed-cone Pine Forest, Douglas-Fir Forest, Mixed Evergreen Forest, Yellow Pine Forest</t>
         </is>
       </c>
       <c r="X13" s="4" t="inlineStr">
         <is>
-          <t>Tolerates cold to -5&amp;deg; F</t>
+          <t>Tolerates cold to -5° F</t>
         </is>
       </c>
       <c r="Y13" s="4" t="inlineStr">
         <is>
           <t>1, 2, 4*, 5*, 6*, 7*, 8, 9, 14*, 15*, 16*, 17*, 18*, 19*, 20*, 21*, 22*, 23*, 24*</t>
         </is>
       </c>
       <c r="Z13" s="4" t="inlineStr">
         <is>
           <t>Tolerates clay and garden soil</t>
         </is>
       </c>
       <c r="AB13" s="4" t="inlineStr">
         <is>
           <t>5.4 - 6.8</t>
         </is>
       </c>
       <c r="AD13" s="4" t="inlineStr">
         <is>
           <t>Deep Organic</t>
         </is>
       </c>
       <c r="AE13" s="4" t="inlineStr">
         <is>
           <t>Woodlands</t>
         </is>
       </c>
       <c r="AF13" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="AG13" s="4" t="inlineStr">
         <is>
           <t>11632</t>
         </is>
       </c>
       <c r="AH13" s="4">
         <v>4.01</v>
       </c>
       <c r="AI13" s="4">
         <v>160.97</v>
       </c>
       <c r="AJ13" s="4" t="inlineStr">
         <is>
-          <t>Prefers sun or part shade.</t>
+          <t>&lt;p&gt;Prefers sun or part shade.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="AM13" s="4">
         <v>1</v>
       </c>
       <c r="AN13" s="4">
         <v>12</v>
       </c>
       <c r="AO13" s="4">
         <v>36</v>
       </c>
       <c r="AP13" s="4">
         <v>36</v>
       </c>
       <c r="AQ13" s="4" t="inlineStr">
         <is>
           <t>Strawberry, Woodland|Strawberry, Pacific</t>
         </is>
       </c>
       <c r="AR13" s="4" t="inlineStr">
         <is>
           <t>California Strawberry,Wild Strawberry,Wood Strawberry,Fraises des Bois,European Strawberry,Alpine Strawberry</t>
         </is>
       </c>
       <c r="AS13" s="4" t="inlineStr">